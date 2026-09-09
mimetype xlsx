--- v0 (2026-07-05)
+++ v1 (2026-09-09)
@@ -40,141 +40,141 @@
   <si>
     <t>Substance</t>
   </si>
   <si>
     <t>Nb d'analyses</t>
   </si>
   <si>
     <t xml:space="preserve">Nb d'analyse quantifiée </t>
   </si>
   <si>
     <t>Fréquence de quantification</t>
   </si>
   <si>
     <t>Fréquence de dépassement du seuil 0.1 µg/l</t>
   </si>
   <si>
     <t>Fréquence de dépassement du seuil 2 µg/l</t>
   </si>
   <si>
     <t>Nb Stations ayant cherché la substance</t>
   </si>
   <si>
     <t>Atrazine déséthyl</t>
   </si>
   <si>
-    <t>2-hydroxy atrazine</t>
-[...1 lines deleted...]
-  <si>
     <t>Atrazine</t>
   </si>
   <si>
+    <t>Simazine</t>
+  </si>
+  <si>
+    <t>Métolachlore total</t>
+  </si>
+  <si>
     <t>Atrazine déisopropyl</t>
   </si>
   <si>
-    <t>Simazine</t>
-[...4 lines deleted...]
-  <si>
     <t>Bentazone</t>
   </si>
   <si>
-    <t>AMPA</t>
-[...1 lines deleted...]
-  <si>
     <t>Métazachlore</t>
   </si>
   <si>
     <t>Chlortoluron</t>
   </si>
   <si>
+    <t>Diuron</t>
+  </si>
+  <si>
     <t>Hexachlorocyclohexane gamma</t>
   </si>
   <si>
-    <t>Diuron</t>
+    <t>Glyphosate</t>
   </si>
   <si>
     <t>Isoproturon</t>
   </si>
   <si>
-    <t>Glyphosate</t>
-[...4 lines deleted...]
-  <si>
     <t>Alachlore</t>
   </si>
   <si>
+    <t>Pendiméthaline</t>
+  </si>
+  <si>
     <t>Oxadixyl</t>
   </si>
   <si>
+    <t>Trifluraline</t>
+  </si>
+  <si>
+    <t>2,4-D</t>
+  </si>
+  <si>
     <t>Linuron</t>
   </si>
   <si>
-    <t>2,4-D</t>
-[...1 lines deleted...]
-  <si>
     <t>2,4-MCPA</t>
   </si>
   <si>
+    <t>Endosulfan bêta</t>
+  </si>
+  <si>
+    <t>Carbendazime</t>
+  </si>
+  <si>
     <t>Terbutryne</t>
   </si>
   <si>
+    <t>Acétochlore</t>
+  </si>
+  <si>
     <t>Bromacil</t>
   </si>
   <si>
-    <t>Carbendazime</t>
-[...1 lines deleted...]
-  <si>
     <t>Ioxynil</t>
   </si>
   <si>
+    <t>Carbétamide</t>
+  </si>
+  <si>
     <t>Prochloraz</t>
   </si>
   <si>
-    <t>Acétochlore</t>
-[...1 lines deleted...]
-  <si>
     <t>Métribuzine</t>
   </si>
   <si>
     <t>Terbuthylazine</t>
   </si>
   <si>
     <t>Hexazinone</t>
   </si>
   <si>
-    <t>Cyanazine</t>
-[...5 lines deleted...]
-    <t>Nb station : 115</t>
+    <t>Période considérée : 2002-01-07 - 2026-04-22T14:55:00Z</t>
+  </si>
+  <si>
+    <t>Nb station : 118</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -517,733 +517,733 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
-        <v>4716</v>
+        <v>4649</v>
       </c>
       <c r="C2">
-        <v>2968</v>
+        <v>2812</v>
       </c>
       <c r="D2">
-        <v>0.62934690415606</v>
+        <v>0.60486126048613</v>
       </c>
       <c r="E2">
-        <v>0.029262086513995</v>
+        <v>0.02731770273177</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3">
-        <v>3221</v>
+        <v>5448</v>
       </c>
       <c r="C3">
-        <v>844</v>
+        <v>1061</v>
       </c>
       <c r="D3">
-        <v>0.26203042533375</v>
+        <v>0.1947503671072</v>
       </c>
       <c r="E3">
-        <v>0.002173238124806</v>
+        <v>0.0029368575624082</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
-        <v>74</v>
+        <v>86</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4">
-        <v>5557</v>
+        <v>5992</v>
       </c>
       <c r="C4">
-        <v>1271</v>
+        <v>1021</v>
       </c>
       <c r="D4">
-        <v>0.22872053266151</v>
+        <v>0.17039385847797</v>
       </c>
       <c r="E4">
-        <v>0.0043188770919561</v>
+        <v>0.00033377837116155</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
-        <v>4478</v>
+        <v>5547</v>
       </c>
       <c r="C5">
-        <v>793</v>
+        <v>770</v>
       </c>
       <c r="D5">
-        <v>0.17708798570791</v>
+        <v>0.13881377321074</v>
       </c>
       <c r="E5">
-        <v>0.0035730236712818</v>
+        <v>0.0090138813773211</v>
       </c>
       <c r="F5">
-        <v>0</v>
+        <v>0.00018027762754642</v>
       </c>
       <c r="G5">
-        <v>82</v>
+        <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6">
-        <v>5798</v>
+        <v>4451</v>
       </c>
       <c r="C6">
-        <v>942</v>
+        <v>605</v>
       </c>
       <c r="D6">
-        <v>0.16246981717834</v>
+        <v>0.13592451134576</v>
       </c>
       <c r="E6">
-        <v>0.00034494653328734</v>
+        <v>0.0017973489103572</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
-        <v>89</v>
+        <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7">
-        <v>5407</v>
+        <v>4549</v>
       </c>
       <c r="C7">
-        <v>830</v>
+        <v>401</v>
       </c>
       <c r="D7">
-        <v>0.15350471610875</v>
+        <v>0.088151242031216</v>
       </c>
       <c r="E7">
-        <v>0.0096171629369336</v>
+        <v>0.0043965706748736</v>
       </c>
       <c r="F7">
-        <v>0.00018494544109488</v>
+        <v>0.00021982853374368</v>
       </c>
       <c r="G7">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8">
-        <v>4675</v>
+        <v>4197</v>
       </c>
       <c r="C8">
-        <v>398</v>
+        <v>212</v>
       </c>
       <c r="D8">
-        <v>0.085133689839572</v>
+        <v>0.050512270669526</v>
       </c>
       <c r="E8">
-        <v>0.0042780748663102</v>
+        <v>0.0011913271384322</v>
       </c>
       <c r="F8">
-        <v>0.00021390374331551</v>
+        <v>0</v>
       </c>
       <c r="G8">
-        <v>86</v>
+        <v>81</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9">
-        <v>3423</v>
+        <v>5095</v>
       </c>
       <c r="C9">
-        <v>273</v>
+        <v>247</v>
       </c>
       <c r="D9">
-        <v>0.079754601226994</v>
+        <v>0.048478900883219</v>
       </c>
       <c r="E9">
-        <v>0.0073035349108969</v>
+        <v>0.0025515210991168</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
-        <v>76</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
-        <v>4455</v>
+        <v>5460</v>
       </c>
       <c r="C10">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="D10">
-        <v>0.052300785634119</v>
+        <v>0.043406593406593</v>
       </c>
       <c r="E10">
-        <v>0.0013468013468013</v>
+        <v>0.00091575091575092</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11">
-        <v>5071</v>
+        <v>3739</v>
       </c>
       <c r="C11">
-        <v>261</v>
+        <v>143</v>
       </c>
       <c r="D11">
-        <v>0.051469138237034</v>
+        <v>0.038245520192565</v>
       </c>
       <c r="E11">
-        <v>0.0029579964504043</v>
+        <v>0.0010698047606312</v>
       </c>
       <c r="F11">
-        <v>0</v>
+        <v>0.0002674511901578</v>
       </c>
       <c r="G11">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
-        <v>3445</v>
+        <v>4291</v>
       </c>
       <c r="C12">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="D12">
-        <v>0.044992743105951</v>
+        <v>0.034024702866465</v>
       </c>
       <c r="E12">
-        <v>0.0011611030478955</v>
+        <v>0.0027965509205313</v>
       </c>
       <c r="F12">
-        <v>0.00029027576197388</v>
+        <v>0.00023304591004428</v>
       </c>
       <c r="G12">
-        <v>78</v>
+        <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
-        <v>5140</v>
+        <v>5312</v>
       </c>
       <c r="C13">
-        <v>220</v>
+        <v>174</v>
       </c>
       <c r="D13">
-        <v>0.042801556420233</v>
+        <v>0.032756024096386</v>
       </c>
       <c r="E13">
-        <v>0.00077821011673152</v>
+        <v>0.0016942771084337</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
-        <v>5048</v>
+        <v>4661</v>
       </c>
       <c r="C14">
-        <v>183</v>
+        <v>136</v>
       </c>
       <c r="D14">
-        <v>0.036251980982567</v>
+        <v>0.029178287921047</v>
       </c>
       <c r="E14">
-        <v>0.0013866877971474</v>
+        <v>0.00064363870414074</v>
       </c>
       <c r="F14">
-        <v>0</v>
+        <v>0.00042909246942716</v>
       </c>
       <c r="G14">
-        <v>84</v>
+        <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15">
-        <v>4493</v>
+        <v>3199</v>
       </c>
       <c r="C15">
-        <v>162</v>
+        <v>93</v>
       </c>
       <c r="D15">
-        <v>0.036056087246828</v>
+        <v>0.029071584870272</v>
       </c>
       <c r="E15">
-        <v>0.0024482528377476</v>
+        <v>0.0012503907471085</v>
       </c>
       <c r="F15">
-        <v>0.00022256843979524</v>
+        <v>0.00093779306033135</v>
       </c>
       <c r="G15">
         <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16">
-        <v>3208</v>
+        <v>3407</v>
       </c>
       <c r="C16">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="D16">
-        <v>0.033354114713217</v>
+        <v>0.027883768711476</v>
       </c>
       <c r="E16">
-        <v>0.00031172069825436</v>
+        <v>0.00029351335485765</v>
       </c>
       <c r="F16">
-        <v>0</v>
+        <v>0.00029351335485765</v>
       </c>
       <c r="G16">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17">
-        <v>4796</v>
+        <v>3247</v>
       </c>
       <c r="C17">
-        <v>150</v>
+        <v>90</v>
       </c>
       <c r="D17">
-        <v>0.031276063386155</v>
+        <v>0.027717893440099</v>
       </c>
       <c r="E17">
-        <v>0.00041701417848207</v>
+        <v>0</v>
       </c>
       <c r="F17">
-        <v>0.00041701417848207</v>
+        <v>0</v>
       </c>
       <c r="G17">
-        <v>88</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18">
-        <v>3702</v>
+        <v>3740</v>
       </c>
       <c r="C18">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="D18">
-        <v>0.031064289573204</v>
+        <v>0.027540106951872</v>
       </c>
       <c r="E18">
-        <v>0.00027012425715829</v>
+        <v>0</v>
       </c>
       <c r="F18">
-        <v>0.00027012425715829</v>
+        <v>0</v>
       </c>
       <c r="G18">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19">
-        <v>4780</v>
+        <v>4990</v>
       </c>
       <c r="C19">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="D19">
-        <v>0.030753138075314</v>
+        <v>0.026653306613226</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20">
-        <v>3780</v>
+        <v>4570</v>
       </c>
       <c r="C20">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="D20">
-        <v>0.02989417989418</v>
+        <v>0.026039387308534</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21">
-        <v>4343</v>
+        <v>3160</v>
       </c>
       <c r="C21">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="D21">
-        <v>0.029472714713332</v>
+        <v>0.025949367088608</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>0.00031645569620253</v>
       </c>
       <c r="F21">
-        <v>0</v>
+        <v>0.00031645569620253</v>
       </c>
       <c r="G21">
-        <v>86</v>
+        <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
-        <v>3203</v>
+        <v>3348</v>
       </c>
       <c r="C22">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="D22">
-        <v>0.028098657508586</v>
+        <v>0.024193548387097</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
-        <v>3248</v>
+        <v>3232</v>
       </c>
       <c r="C23">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="D23">
-        <v>0.027401477832512</v>
+        <v>0.023824257425743</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
-        <v>80</v>
+        <v>86</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24">
-        <v>3407</v>
+        <v>3361</v>
       </c>
       <c r="C24">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="D24">
-        <v>0.027296742001761</v>
+        <v>0.022909848259447</v>
       </c>
       <c r="E24">
-        <v>0</v>
+        <v>0.00089259149062779</v>
       </c>
       <c r="F24">
-        <v>0</v>
+        <v>0.00059506099375186</v>
       </c>
       <c r="G24">
-        <v>83</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25">
-        <v>3188</v>
+        <v>3214</v>
       </c>
       <c r="C25">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="D25">
-        <v>0.027289836888331</v>
+        <v>0.022713130056005</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26">
-        <v>3585</v>
+        <v>3369</v>
       </c>
       <c r="C26">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="D26">
-        <v>0.025662482566248</v>
+        <v>0.022261798753339</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27">
-        <v>3704</v>
+        <v>3194</v>
       </c>
       <c r="C27">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="D27">
-        <v>0.025107991360691</v>
+        <v>0.02222917971196</v>
       </c>
       <c r="E27">
-        <v>0.00080993520518359</v>
+        <v>0</v>
       </c>
       <c r="F27">
-        <v>0.00053995680345572</v>
+        <v>0</v>
       </c>
       <c r="G27">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
-        <v>3731</v>
+        <v>3697</v>
       </c>
       <c r="C28">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D28">
-        <v>0.02412221924417</v>
+        <v>0.021639166892075</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29">
-        <v>5502</v>
+        <v>3652</v>
       </c>
       <c r="C29">
-        <v>129</v>
+        <v>78</v>
       </c>
       <c r="D29">
-        <v>0.023446019629226</v>
+        <v>0.021358159912377</v>
       </c>
       <c r="E29">
-        <v>0.00018175209014904</v>
+        <v>0</v>
       </c>
       <c r="F29">
-        <v>0.00018175209014904</v>
+        <v>0</v>
       </c>
       <c r="G29">
-        <v>89</v>
+        <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
-        <v>3490</v>
+        <v>5716</v>
       </c>
       <c r="C30">
-        <v>77</v>
+        <v>107</v>
       </c>
       <c r="D30">
-        <v>0.022063037249284</v>
+        <v>0.018719384184745</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>0.00017494751574528</v>
       </c>
       <c r="F30">
-        <v>0</v>
+        <v>0.00017494751574528</v>
       </c>
       <c r="G30">
-        <v>78</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31">
-        <v>3257</v>
+        <v>3237</v>
       </c>
       <c r="C31">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="D31">
-        <v>0.021799201719374</v>
+        <v>0.018535681186284</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>