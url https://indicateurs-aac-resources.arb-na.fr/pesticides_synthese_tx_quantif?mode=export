--- v1 (2026-09-09)
+++ v2 (2026-11-07)
@@ -127,51 +127,51 @@
   <si>
     <t>Acétochlore</t>
   </si>
   <si>
     <t>Bromacil</t>
   </si>
   <si>
     <t>Ioxynil</t>
   </si>
   <si>
     <t>Carbétamide</t>
   </si>
   <si>
     <t>Prochloraz</t>
   </si>
   <si>
     <t>Métribuzine</t>
   </si>
   <si>
     <t>Terbuthylazine</t>
   </si>
   <si>
     <t>Hexazinone</t>
   </si>
   <si>
-    <t>Période considérée : 2002-01-07 - 2026-04-22T14:55:00Z</t>
+    <t>Période considérée : 2002-01-07 - 2026-07-02T17:11:00Z</t>
   </si>
   <si>
     <t>Nb station : 118</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -517,707 +517,707 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
-        <v>4649</v>
+        <v>4485</v>
       </c>
       <c r="C2">
-        <v>2812</v>
+        <v>2648</v>
       </c>
       <c r="D2">
-        <v>0.60486126048613</v>
+        <v>0.59041248606466</v>
       </c>
       <c r="E2">
-        <v>0.02731770273177</v>
+        <v>0.027870680044593</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3">
-        <v>5448</v>
+        <v>5272</v>
       </c>
       <c r="C3">
-        <v>1061</v>
+        <v>1005</v>
       </c>
       <c r="D3">
-        <v>0.1947503671072</v>
+        <v>0.19062974203338</v>
       </c>
       <c r="E3">
-        <v>0.0029368575624082</v>
+        <v>0.0030349013657056</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>86</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4">
-        <v>5992</v>
+        <v>5997</v>
       </c>
       <c r="C4">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="D4">
-        <v>0.17039385847797</v>
+        <v>0.17058529264632</v>
       </c>
       <c r="E4">
-        <v>0.00033377837116155</v>
+        <v>0.00033350008337502</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
-        <v>5547</v>
+        <v>5553</v>
       </c>
       <c r="C5">
         <v>770</v>
       </c>
       <c r="D5">
-        <v>0.13881377321074</v>
+        <v>0.13866378534126</v>
       </c>
       <c r="E5">
-        <v>0.0090138813773211</v>
+        <v>0.0090041419052764</v>
       </c>
       <c r="F5">
-        <v>0.00018027762754642</v>
+        <v>0.00018008283810553</v>
       </c>
       <c r="G5">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6">
-        <v>4451</v>
+        <v>4285</v>
       </c>
       <c r="C6">
-        <v>605</v>
+        <v>493</v>
       </c>
       <c r="D6">
-        <v>0.13592451134576</v>
+        <v>0.11505250875146</v>
       </c>
       <c r="E6">
-        <v>0.0017973489103572</v>
+        <v>0.0018669778296383</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7">
-        <v>4549</v>
+        <v>4394</v>
       </c>
       <c r="C7">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="D7">
-        <v>0.088151242031216</v>
+        <v>0.089895311788803</v>
       </c>
       <c r="E7">
-        <v>0.0043965706748736</v>
+        <v>0.0045516613563951</v>
       </c>
       <c r="F7">
-        <v>0.00021982853374368</v>
+        <v>0.00022758306781975</v>
       </c>
       <c r="G7">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8">
-        <v>4197</v>
+        <v>4200</v>
       </c>
       <c r="C8">
         <v>212</v>
       </c>
       <c r="D8">
-        <v>0.050512270669526</v>
+        <v>0.05047619047619</v>
       </c>
       <c r="E8">
-        <v>0.0011913271384322</v>
+        <v>0.0011904761904762</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>81</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9">
-        <v>5095</v>
+        <v>5098</v>
       </c>
       <c r="C9">
         <v>247</v>
       </c>
       <c r="D9">
-        <v>0.048478900883219</v>
+        <v>0.048450372695175</v>
       </c>
       <c r="E9">
-        <v>0.0025515210991168</v>
+        <v>0.0025500196155355</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
-        <v>5460</v>
+        <v>5465</v>
       </c>
       <c r="C10">
         <v>237</v>
       </c>
       <c r="D10">
-        <v>0.043406593406593</v>
+        <v>0.043366880146386</v>
       </c>
       <c r="E10">
-        <v>0.00091575091575092</v>
+        <v>0.00091491308325709</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11">
-        <v>3739</v>
+        <v>3744</v>
       </c>
       <c r="C11">
         <v>143</v>
       </c>
       <c r="D11">
-        <v>0.038245520192565</v>
+        <v>0.038194444444444</v>
       </c>
       <c r="E11">
-        <v>0.0010698047606312</v>
+        <v>0.0010683760683761</v>
       </c>
       <c r="F11">
-        <v>0.0002674511901578</v>
+        <v>0.00026709401709402</v>
       </c>
       <c r="G11">
         <v>81</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
-        <v>4291</v>
+        <v>4297</v>
       </c>
       <c r="C12">
         <v>146</v>
       </c>
       <c r="D12">
-        <v>0.034024702866465</v>
+        <v>0.033977193390738</v>
       </c>
       <c r="E12">
-        <v>0.0027965509205313</v>
+        <v>0.0027926460321154</v>
       </c>
       <c r="F12">
-        <v>0.00023304591004428</v>
+        <v>0.00023272050267629</v>
       </c>
       <c r="G12">
         <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
-        <v>5312</v>
+        <v>5318</v>
       </c>
       <c r="C13">
         <v>174</v>
       </c>
       <c r="D13">
-        <v>0.032756024096386</v>
+        <v>0.032719067318541</v>
       </c>
       <c r="E13">
-        <v>0.0016942771084337</v>
+        <v>0.001692365550959</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
-        <v>4661</v>
+        <v>4516</v>
       </c>
       <c r="C14">
         <v>136</v>
       </c>
       <c r="D14">
-        <v>0.029178287921047</v>
+        <v>0.030115146147033</v>
       </c>
       <c r="E14">
-        <v>0.00064363870414074</v>
+        <v>0.00066430469441984</v>
       </c>
       <c r="F14">
-        <v>0.00042909246942716</v>
+        <v>0.00044286979627989</v>
       </c>
       <c r="G14">
         <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15">
-        <v>3199</v>
+        <v>3203</v>
       </c>
       <c r="C15">
         <v>93</v>
       </c>
       <c r="D15">
-        <v>0.029071584870272</v>
+        <v>0.029035279425539</v>
       </c>
       <c r="E15">
-        <v>0.0012503907471085</v>
+        <v>0.0012488292226038</v>
       </c>
       <c r="F15">
-        <v>0.00093779306033135</v>
+        <v>0.00093662191695286</v>
       </c>
       <c r="G15">
         <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16">
-        <v>3407</v>
+        <v>3408</v>
       </c>
       <c r="C16">
         <v>95</v>
       </c>
       <c r="D16">
-        <v>0.027883768711476</v>
+        <v>0.02787558685446</v>
       </c>
       <c r="E16">
-        <v>0.00029351335485765</v>
+        <v>0.00029342723004695</v>
       </c>
       <c r="F16">
-        <v>0.00029351335485765</v>
+        <v>0.00029342723004695</v>
       </c>
       <c r="G16">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17">
-        <v>3247</v>
+        <v>3250</v>
       </c>
       <c r="C17">
         <v>90</v>
       </c>
       <c r="D17">
-        <v>0.027717893440099</v>
+        <v>0.027692307692308</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18">
-        <v>3740</v>
+        <v>3743</v>
       </c>
       <c r="C18">
         <v>103</v>
       </c>
       <c r="D18">
-        <v>0.027540106951872</v>
+        <v>0.027518033662837</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19">
-        <v>4990</v>
+        <v>4996</v>
       </c>
       <c r="C19">
         <v>133</v>
       </c>
       <c r="D19">
-        <v>0.026653306613226</v>
+        <v>0.02662129703763</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20">
-        <v>4570</v>
+        <v>4576</v>
       </c>
       <c r="C20">
         <v>119</v>
       </c>
       <c r="D20">
-        <v>0.026039387308534</v>
+        <v>0.026005244755245</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21">
         <v>3160</v>
       </c>
       <c r="C21">
         <v>82</v>
       </c>
       <c r="D21">
         <v>0.025949367088608</v>
       </c>
       <c r="E21">
         <v>0.00031645569620253</v>
       </c>
       <c r="F21">
         <v>0.00031645569620253</v>
       </c>
       <c r="G21">
         <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
-        <v>3348</v>
+        <v>3351</v>
       </c>
       <c r="C22">
         <v>81</v>
       </c>
       <c r="D22">
-        <v>0.024193548387097</v>
+        <v>0.024171888988362</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
-        <v>3232</v>
+        <v>3236</v>
       </c>
       <c r="C23">
         <v>77</v>
       </c>
       <c r="D23">
-        <v>0.023824257425743</v>
+        <v>0.023794808405439</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>86</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24">
-        <v>3361</v>
+        <v>3364</v>
       </c>
       <c r="C24">
         <v>77</v>
       </c>
       <c r="D24">
-        <v>0.022909848259447</v>
+        <v>0.022889417360285</v>
       </c>
       <c r="E24">
-        <v>0.00089259149062779</v>
+        <v>0.00089179548156956</v>
       </c>
       <c r="F24">
-        <v>0.00059506099375186</v>
+        <v>0.00059453032104637</v>
       </c>
       <c r="G24">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25">
-        <v>3214</v>
+        <v>3215</v>
       </c>
       <c r="C25">
         <v>73</v>
       </c>
       <c r="D25">
-        <v>0.022713130056005</v>
+        <v>0.022706065318818</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>79</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26">
-        <v>3369</v>
+        <v>3374</v>
       </c>
       <c r="C26">
         <v>75</v>
       </c>
       <c r="D26">
-        <v>0.022261798753339</v>
+        <v>0.022228808535862</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27">
-        <v>3194</v>
+        <v>3198</v>
       </c>
       <c r="C27">
         <v>71</v>
       </c>
       <c r="D27">
-        <v>0.02222917971196</v>
+        <v>0.022201375859912</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
-        <v>3697</v>
+        <v>3702</v>
       </c>
       <c r="C28">
         <v>80</v>
       </c>
       <c r="D28">
-        <v>0.021639166892075</v>
+        <v>0.021609940572663</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29">
-        <v>3652</v>
+        <v>3653</v>
       </c>
       <c r="C29">
         <v>78</v>
       </c>
       <c r="D29">
-        <v>0.021358159912377</v>
+        <v>0.02135231316726</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
-        <v>5716</v>
+        <v>5720</v>
       </c>
       <c r="C30">
         <v>107</v>
       </c>
       <c r="D30">
-        <v>0.018719384184745</v>
+        <v>0.018706293706294</v>
       </c>
       <c r="E30">
-        <v>0.00017494751574528</v>
+        <v>0.00017482517482517</v>
       </c>
       <c r="F30">
-        <v>0.00017494751574528</v>
+        <v>0.00017482517482517</v>
       </c>
       <c r="G30">
         <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31">
         <v>3237</v>
       </c>
       <c r="C31">
         <v>60</v>
       </c>
       <c r="D31">
         <v>0.018535681186284</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">