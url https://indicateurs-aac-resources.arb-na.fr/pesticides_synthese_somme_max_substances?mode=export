--- v0 (2026-07-05)
+++ v1 (2026-09-09)
@@ -403,451 +403,451 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>2002</v>
       </c>
       <c r="B2">
+        <v>0.12</v>
+      </c>
+      <c r="C2">
         <v>0.14</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
-        <v>33.0</v>
+        <v>34.0</v>
       </c>
       <c r="E2">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>2003</v>
       </c>
       <c r="B3">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="C3">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="D3">
-        <v>62.0</v>
+        <v>65.0</v>
       </c>
       <c r="E3">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>2004</v>
       </c>
       <c r="B4">
+        <v>0.08</v>
+      </c>
+      <c r="C4">
         <v>0.09</v>
       </c>
-      <c r="C4">
-[...1 lines deleted...]
-      </c>
       <c r="D4">
-        <v>59.0</v>
+        <v>63.0</v>
       </c>
       <c r="E4">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>2005</v>
       </c>
       <c r="B5">
+        <v>0.08</v>
+      </c>
+      <c r="C5">
         <v>0.09</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
-        <v>67.0</v>
+        <v>72.0</v>
       </c>
       <c r="E5">
-        <v>184</v>
+        <v>169</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>2006</v>
       </c>
       <c r="B6">
         <v>0.08</v>
       </c>
       <c r="C6">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="D6">
-        <v>59.0</v>
+        <v>63.0</v>
       </c>
       <c r="E6">
-        <v>218</v>
+        <v>209</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>2007</v>
       </c>
       <c r="B7">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="C7">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="D7">
-        <v>69.0</v>
+        <v>73.0</v>
       </c>
       <c r="E7">
-        <v>436</v>
+        <v>434</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>2008</v>
       </c>
       <c r="B8">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="C8">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="D8">
-        <v>55.0</v>
+        <v>61.0</v>
       </c>
       <c r="E8">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>2009</v>
       </c>
       <c r="B9">
+        <v>0.06</v>
+      </c>
+      <c r="C9">
         <v>0.08</v>
       </c>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
-        <v>74.0</v>
+        <v>77.0</v>
       </c>
       <c r="E9">
-        <v>344</v>
+        <v>351</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>2010</v>
       </c>
       <c r="B10">
+        <v>0.06</v>
+      </c>
+      <c r="C10">
         <v>0.08</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
-        <v>73.0</v>
+        <v>76.0</v>
       </c>
       <c r="E10">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>2011</v>
       </c>
       <c r="B11">
+        <v>0.07</v>
+      </c>
+      <c r="C11">
         <v>0.08</v>
       </c>
-      <c r="C11">
-[...1 lines deleted...]
-      </c>
       <c r="D11">
-        <v>69.0</v>
+        <v>72.0</v>
       </c>
       <c r="E11">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>2012</v>
       </c>
       <c r="B12">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="C12">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="D12">
-        <v>75.0</v>
+        <v>77.0</v>
       </c>
       <c r="E12">
-        <v>389</v>
+        <v>383</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>2013</v>
       </c>
       <c r="B13">
         <v>0.18</v>
       </c>
       <c r="C13">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="D13">
-        <v>73.0</v>
+        <v>77.0</v>
       </c>
       <c r="E13">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>2014</v>
       </c>
       <c r="B14">
+        <v>0.16</v>
+      </c>
+      <c r="C14">
         <v>0.19</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>84.0</v>
+        <v>86.0</v>
       </c>
       <c r="E14">
-        <v>573</v>
+        <v>570</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>2015</v>
       </c>
       <c r="B15">
+        <v>0.1</v>
+      </c>
+      <c r="C15">
         <v>0.13</v>
       </c>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
       <c r="D15">
-        <v>78.0</v>
+        <v>80.0</v>
       </c>
       <c r="E15">
-        <v>572</v>
+        <v>567</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>2016</v>
       </c>
       <c r="B16">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="C16">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="D16">
-        <v>91.0</v>
+        <v>92.0</v>
       </c>
       <c r="E16">
-        <v>604</v>
+        <v>601</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>2017</v>
       </c>
       <c r="B17">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="C17">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="D17">
-        <v>86.0</v>
+        <v>89.0</v>
       </c>
       <c r="E17">
-        <v>577</v>
+        <v>572</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>2018</v>
       </c>
       <c r="B18">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="C18">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="D18">
         <v>85.0</v>
       </c>
       <c r="E18">
-        <v>599</v>
+        <v>596</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>2019</v>
       </c>
       <c r="B19">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="C19">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="D19">
-        <v>87.0</v>
+        <v>88.0</v>
       </c>
       <c r="E19">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>2020</v>
       </c>
       <c r="B20">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="C20">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="D20">
-        <v>83.0</v>
+        <v>84.0</v>
       </c>
       <c r="E20">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>2021</v>
       </c>
       <c r="B21">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="C21">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="D21">
         <v>90.0</v>
       </c>
       <c r="E21">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>2022</v>
       </c>
       <c r="B22">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="C22">
-        <v>0.51</v>
+        <v>0.4</v>
       </c>
       <c r="D22">
-        <v>89.0</v>
+        <v>90.0</v>
       </c>
       <c r="E22">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>2023</v>
       </c>
       <c r="B23">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="C23">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="D23">
-        <v>91.0</v>
+        <v>92.0</v>
       </c>
       <c r="E23">
-        <v>642</v>
+        <v>638</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>2024</v>
       </c>
       <c r="B24">
+        <v>0.23</v>
+      </c>
+      <c r="C24">
         <v>0.26</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
-        <v>85.0</v>
+        <v>86.0</v>
       </c>
       <c r="E24">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>2025</v>
       </c>
       <c r="B25">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="C25">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="D25">
-        <v>74.0</v>
+        <v>81.0</v>
       </c>
       <c r="E25">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">