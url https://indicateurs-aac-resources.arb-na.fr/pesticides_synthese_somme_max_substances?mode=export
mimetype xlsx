--- v1 (2026-09-09)
+++ v2 (2026-11-07)
@@ -406,51 +406,51 @@
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>2002</v>
       </c>
       <c r="B2">
         <v>0.12</v>
       </c>
       <c r="C2">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="D2">
         <v>34.0</v>
       </c>
       <c r="E2">
         <v>106</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>2003</v>
       </c>
       <c r="B3">
         <v>0.07</v>
       </c>
       <c r="C3">
         <v>0.09</v>
       </c>
       <c r="D3">
         <v>65.0</v>
       </c>
       <c r="E3">
         <v>111</v>
       </c>
     </row>
@@ -522,51 +522,51 @@
         <v>434</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>2008</v>
       </c>
       <c r="B8">
         <v>0.09</v>
       </c>
       <c r="C8">
         <v>0.11</v>
       </c>
       <c r="D8">
         <v>61.0</v>
       </c>
       <c r="E8">
         <v>317</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>2009</v>
       </c>
       <c r="B9">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="C9">
         <v>0.08</v>
       </c>
       <c r="D9">
         <v>77.0</v>
       </c>
       <c r="E9">
         <v>351</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>2010</v>
       </c>
       <c r="B10">
         <v>0.06</v>
       </c>
       <c r="C10">
         <v>0.08</v>
       </c>
       <c r="D10">
         <v>76.0</v>
       </c>
       <c r="E10">
@@ -735,102 +735,102 @@
       </c>
       <c r="C20">
         <v>0.15</v>
       </c>
       <c r="D20">
         <v>84.0</v>
       </c>
       <c r="E20">
         <v>624</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>2021</v>
       </c>
       <c r="B21">
         <v>0.12</v>
       </c>
       <c r="C21">
         <v>0.15</v>
       </c>
       <c r="D21">
         <v>90.0</v>
       </c>
       <c r="E21">
-        <v>601</v>
+        <v>599</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>2022</v>
       </c>
       <c r="B22">
         <v>0.11</v>
       </c>
       <c r="C22">
         <v>0.4</v>
       </c>
       <c r="D22">
         <v>90.0</v>
       </c>
       <c r="E22">
         <v>649</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>2023</v>
       </c>
       <c r="B23">
         <v>0.11</v>
       </c>
       <c r="C23">
         <v>0.2</v>
       </c>
       <c r="D23">
         <v>92.0</v>
       </c>
       <c r="E23">
         <v>638</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>2024</v>
       </c>
       <c r="B24">
         <v>0.23</v>
       </c>
       <c r="C24">
         <v>0.26</v>
       </c>
       <c r="D24">
         <v>86.0</v>
       </c>
       <c r="E24">
-        <v>607</v>
+        <v>605</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>2025</v>
       </c>
       <c r="B25">
         <v>0.1</v>
       </c>
       <c r="C25">
         <v>0.11</v>
       </c>
       <c r="D25">
         <v>81.0</v>
       </c>
       <c r="E25">
         <v>623</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">