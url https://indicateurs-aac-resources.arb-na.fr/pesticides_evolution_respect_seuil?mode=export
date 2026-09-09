--- v0 (2026-07-05)
+++ v1 (2026-09-09)
@@ -29,219 +29,219 @@
     <sheet name="Données" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Année</t>
   </si>
   <si>
     <t xml:space="preserve">Nb total de stations </t>
   </si>
   <si>
     <t>Respect des seuils 0.1 µg/l (max par substance) et 0.5 µg/l (somme)</t>
   </si>
   <si>
     <t>Dépassement des seuils 0.1 µg/l (max par substance) et/ou 0.5 µg/l (somme)</t>
   </si>
   <si>
     <t>Dépassement des seuils 2 µg/l (max par substance) et/ou 5 µg/l (somme)</t>
   </si>
   <si>
-    <t>52.17 %</t>
+    <t>52 %</t>
+  </si>
+  <si>
+    <t>48 %</t>
+  </si>
+  <si>
+    <t>0 %</t>
+  </si>
+  <si>
+    <t>72.5 %</t>
+  </si>
+  <si>
+    <t>27.5 %</t>
+  </si>
+  <si>
+    <t>75.76 %</t>
+  </si>
+  <si>
+    <t>24.24 %</t>
+  </si>
+  <si>
+    <t>67.57 %</t>
+  </si>
+  <si>
+    <t>32.43 %</t>
+  </si>
+  <si>
+    <t>60.71 %</t>
+  </si>
+  <si>
+    <t>39.29 %</t>
+  </si>
+  <si>
+    <t>75 %</t>
+  </si>
+  <si>
+    <t>25 %</t>
+  </si>
+  <si>
+    <t>76.32 %</t>
+  </si>
+  <si>
+    <t>21.05 %</t>
+  </si>
+  <si>
+    <t>2.63 %</t>
+  </si>
+  <si>
+    <t>73.17 %</t>
+  </si>
+  <si>
+    <t>26.83 %</t>
+  </si>
+  <si>
+    <t>73.81 %</t>
+  </si>
+  <si>
+    <t>26.19 %</t>
+  </si>
+  <si>
+    <t>58.7 %</t>
+  </si>
+  <si>
+    <t>36.96 %</t>
+  </si>
+  <si>
+    <t>4.35 %</t>
+  </si>
+  <si>
+    <t>67.27 %</t>
+  </si>
+  <si>
+    <t>29.09 %</t>
+  </si>
+  <si>
+    <t>3.64 %</t>
+  </si>
+  <si>
+    <t>65.45 %</t>
+  </si>
+  <si>
+    <t>32.73 %</t>
+  </si>
+  <si>
+    <t>1.82 %</t>
+  </si>
+  <si>
+    <t>67.19 %</t>
+  </si>
+  <si>
+    <t>31.25 %</t>
+  </si>
+  <si>
+    <t>1.56 %</t>
+  </si>
+  <si>
+    <t>57.58 %</t>
+  </si>
+  <si>
+    <t>40.91 %</t>
+  </si>
+  <si>
+    <t>1.52 %</t>
+  </si>
+  <si>
+    <t>57.14 %</t>
+  </si>
+  <si>
+    <t>41.27 %</t>
+  </si>
+  <si>
+    <t>1.59 %</t>
+  </si>
+  <si>
+    <t>59.68 %</t>
+  </si>
+  <si>
+    <t>38.71 %</t>
+  </si>
+  <si>
+    <t>1.61 %</t>
+  </si>
+  <si>
+    <t>66.67 %</t>
+  </si>
+  <si>
+    <t>33.33 %</t>
+  </si>
+  <si>
+    <t>52.94 %</t>
+  </si>
+  <si>
+    <t>45.59 %</t>
+  </si>
+  <si>
+    <t>1.47 %</t>
+  </si>
+  <si>
+    <t>50.72 %</t>
   </si>
   <si>
     <t>47.83 %</t>
   </si>
   <si>
-    <t>0 %</t>
-[...161 lines deleted...]
-    <t>2.04 %</t>
+    <t>1.45 %</t>
+  </si>
+  <si>
+    <t>57.81 %</t>
+  </si>
+  <si>
+    <t>40.63 %</t>
+  </si>
+  <si>
+    <t>58.46 %</t>
+  </si>
+  <si>
+    <t>36.92 %</t>
+  </si>
+  <si>
+    <t>4.62 %</t>
+  </si>
+  <si>
+    <t>78.95 %</t>
+  </si>
+  <si>
+    <t>19.3 %</t>
+  </si>
+  <si>
+    <t>1.75 %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -574,442 +574,442 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>2002</v>
       </c>
       <c r="B2">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>2003</v>
       </c>
       <c r="B3">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>2004</v>
       </c>
       <c r="B4">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>2005</v>
       </c>
       <c r="B5">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>2006</v>
       </c>
       <c r="B6">
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>2007</v>
       </c>
       <c r="B7">
         <v>44</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>2008</v>
       </c>
       <c r="B8">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>2009</v>
       </c>
       <c r="B9">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>2010</v>
       </c>
       <c r="B10">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>2011</v>
       </c>
       <c r="B11">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>2012</v>
       </c>
       <c r="B12">
         <v>42</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>2013</v>
       </c>
       <c r="B13">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>2014</v>
       </c>
       <c r="B14">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>2015</v>
       </c>
       <c r="B15">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>2016</v>
       </c>
       <c r="B16">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>2017</v>
       </c>
       <c r="B17">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>2018</v>
       </c>
       <c r="B18">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18" t="s">
         <v>41</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>2019</v>
       </c>
       <c r="B19">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C19" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" t="s">
         <v>44</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>2020</v>
       </c>
       <c r="B20">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20" t="s">
         <v>47</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>2021</v>
       </c>
       <c r="B21">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21" t="s">
         <v>49</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>2022</v>
       </c>
       <c r="B22">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>2023</v>
       </c>
       <c r="B23">
         <v>64</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23" t="s">
         <v>55</v>
       </c>
       <c r="E23" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>2024</v>
       </c>
       <c r="B24">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C24" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" t="s">
         <v>57</v>
       </c>
-      <c r="D24" t="s">
+      <c r="E24" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>2025</v>
       </c>
       <c r="B25">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C25" t="s">
         <v>59</v>
       </c>
       <c r="D25" t="s">
         <v>60</v>
       </c>
       <c r="E25" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>