--- v1 (2026-09-09)
+++ v2 (2026-11-07)
@@ -89,54 +89,54 @@
   <si>
     <t>25 %</t>
   </si>
   <si>
     <t>76.32 %</t>
   </si>
   <si>
     <t>21.05 %</t>
   </si>
   <si>
     <t>2.63 %</t>
   </si>
   <si>
     <t>73.17 %</t>
   </si>
   <si>
     <t>26.83 %</t>
   </si>
   <si>
     <t>73.81 %</t>
   </si>
   <si>
     <t>26.19 %</t>
   </si>
   <si>
-    <t>58.7 %</t>
-[...2 lines deleted...]
-    <t>36.96 %</t>
+    <t>60.87 %</t>
+  </si>
+  <si>
+    <t>34.78 %</t>
   </si>
   <si>
     <t>4.35 %</t>
   </si>
   <si>
     <t>67.27 %</t>
   </si>
   <si>
     <t>29.09 %</t>
   </si>
   <si>
     <t>3.64 %</t>
   </si>
   <si>
     <t>65.45 %</t>
   </si>
   <si>
     <t>32.73 %</t>
   </si>
   <si>
     <t>1.82 %</t>
   </si>
   <si>
     <t>67.19 %</t>
   </si>
@@ -176,54 +176,54 @@
   <si>
     <t>66.67 %</t>
   </si>
   <si>
     <t>33.33 %</t>
   </si>
   <si>
     <t>52.94 %</t>
   </si>
   <si>
     <t>45.59 %</t>
   </si>
   <si>
     <t>1.47 %</t>
   </si>
   <si>
     <t>50.72 %</t>
   </si>
   <si>
     <t>47.83 %</t>
   </si>
   <si>
     <t>1.45 %</t>
   </si>
   <si>
-    <t>57.81 %</t>
-[...2 lines deleted...]
-    <t>40.63 %</t>
+    <t>59.38 %</t>
+  </si>
+  <si>
+    <t>39.06 %</t>
   </si>
   <si>
     <t>58.46 %</t>
   </si>
   <si>
     <t>36.92 %</t>
   </si>
   <si>
     <t>4.62 %</t>
   </si>
   <si>
     <t>78.95 %</t>
   </si>
   <si>
     <t>19.3 %</t>
   </si>
   <si>
     <t>1.75 %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>