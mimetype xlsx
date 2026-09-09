--- v0 (2026-07-05)
+++ v1 (2026-09-09)
@@ -12,242 +12,335 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Données" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Année</t>
   </si>
   <si>
     <t>nb total de stations</t>
   </si>
   <si>
     <t>q90 Moyen (mg/l)</t>
   </si>
   <si>
     <t>% stations Q90 &lt;= 2 (mg/l)</t>
   </si>
   <si>
     <t>% stations 2 &lt; Q90 &lt;= 10 (mg/l)</t>
   </si>
   <si>
     <t>% stations 10 &lt; Q90 &lt;= 25 (mg/l)</t>
   </si>
   <si>
     <t>% stations 25 &lt; Q90 &lt;= 50 (mg/l)</t>
   </si>
   <si>
     <t>% stations Q90 &gt; 50 (mg/l)</t>
   </si>
   <si>
+    <t>3.39 %</t>
+  </si>
+  <si>
+    <t>10.17 %</t>
+  </si>
+  <si>
+    <t>42.37 %</t>
+  </si>
+  <si>
+    <t>40.68 %</t>
+  </si>
+  <si>
+    <t>5 %</t>
+  </si>
+  <si>
+    <t>1.67 %</t>
+  </si>
+  <si>
+    <t>46.67 %</t>
+  </si>
+  <si>
+    <t>45 %</t>
+  </si>
+  <si>
+    <t>3.85 %</t>
+  </si>
+  <si>
+    <t>5.77 %</t>
+  </si>
+  <si>
+    <t>48.08 %</t>
+  </si>
+  <si>
+    <t>38.46 %</t>
+  </si>
+  <si>
+    <t>1.54 %</t>
+  </si>
+  <si>
+    <t>3.08 %</t>
+  </si>
+  <si>
+    <t>10.77 %</t>
+  </si>
+  <si>
+    <t>53.85 %</t>
+  </si>
+  <si>
+    <t>30.77 %</t>
+  </si>
+  <si>
+    <t>3.57 %</t>
+  </si>
+  <si>
+    <t>41.07 %</t>
+  </si>
+  <si>
+    <t>48.21 %</t>
+  </si>
+  <si>
+    <t>1.52 %</t>
+  </si>
+  <si>
+    <t>3.03 %</t>
+  </si>
+  <si>
+    <t>7.58 %</t>
+  </si>
+  <si>
+    <t>46.97 %</t>
+  </si>
+  <si>
+    <t>40.91 %</t>
+  </si>
+  <si>
     <t>0 %</t>
   </si>
   <si>
-    <t>17.65 %</t>
-[...5 lines deleted...]
-    <t>52.94 %</t>
+    <t>10.71 %</t>
+  </si>
+  <si>
+    <t>42.86 %</t>
+  </si>
+  <si>
+    <t>4.62 %</t>
+  </si>
+  <si>
+    <t>46.15 %</t>
+  </si>
+  <si>
+    <t>43.08 %</t>
+  </si>
+  <si>
+    <t>1.43 %</t>
+  </si>
+  <si>
+    <t>5.71 %</t>
+  </si>
+  <si>
+    <t>11.43 %</t>
+  </si>
+  <si>
+    <t>37.14 %</t>
+  </si>
+  <si>
+    <t>44.29 %</t>
+  </si>
+  <si>
+    <t>1.59 %</t>
+  </si>
+  <si>
+    <t>6.35 %</t>
+  </si>
+  <si>
+    <t>7.94 %</t>
+  </si>
+  <si>
+    <t>46.03 %</t>
+  </si>
+  <si>
+    <t>38.1 %</t>
+  </si>
+  <si>
+    <t>1.35 %</t>
+  </si>
+  <si>
+    <t>6.76 %</t>
+  </si>
+  <si>
+    <t>41.89 %</t>
+  </si>
+  <si>
+    <t>43.24 %</t>
+  </si>
+  <si>
+    <t>42.42 %</t>
+  </si>
+  <si>
+    <t>45.45 %</t>
+  </si>
+  <si>
+    <t>1.32 %</t>
+  </si>
+  <si>
+    <t>5.26 %</t>
+  </si>
+  <si>
+    <t>3.95 %</t>
+  </si>
+  <si>
+    <t>36.84 %</t>
+  </si>
+  <si>
+    <t>52.63 %</t>
+  </si>
+  <si>
+    <t>1.28 %</t>
   </si>
   <si>
     <t>7.69 %</t>
   </si>
   <si>
-    <t>53.85 %</t>
-[...149 lines deleted...]
-    <t>44.44 %</t>
+    <t>34.62 %</t>
+  </si>
+  <si>
+    <t>52.56 %</t>
+  </si>
+  <si>
+    <t>1.27 %</t>
+  </si>
+  <si>
+    <t>3.8 %</t>
+  </si>
+  <si>
+    <t>7.59 %</t>
+  </si>
+  <si>
+    <t>45.57 %</t>
+  </si>
+  <si>
+    <t>41.77 %</t>
+  </si>
+  <si>
+    <t>1.23 %</t>
+  </si>
+  <si>
+    <t>3.7 %</t>
+  </si>
+  <si>
+    <t>8.64 %</t>
+  </si>
+  <si>
+    <t>49.38 %</t>
+  </si>
+  <si>
+    <t>37.04 %</t>
+  </si>
+  <si>
+    <t>48.72 %</t>
+  </si>
+  <si>
+    <t>2.63 %</t>
+  </si>
+  <si>
+    <t>42.11 %</t>
+  </si>
+  <si>
+    <t>48.68 %</t>
+  </si>
+  <si>
+    <t>2.82 %</t>
+  </si>
+  <si>
+    <t>4.23 %</t>
+  </si>
+  <si>
+    <t>39.44 %</t>
+  </si>
+  <si>
+    <t>50.7 %</t>
+  </si>
+  <si>
+    <t>42.31 %</t>
+  </si>
+  <si>
+    <t>6.58 %</t>
+  </si>
+  <si>
+    <t>47.37 %</t>
+  </si>
+  <si>
+    <t>40.79 %</t>
+  </si>
+  <si>
+    <t>7.89 %</t>
+  </si>
+  <si>
+    <t>35.53 %</t>
+  </si>
+  <si>
+    <t>51.32 %</t>
+  </si>
+  <si>
+    <t>2.78 %</t>
+  </si>
+  <si>
+    <t>6.94 %</t>
+  </si>
+  <si>
+    <t>40.28 %</t>
+  </si>
+  <si>
+    <t>47.22 %</t>
+  </si>
+  <si>
+    <t>41.54 %</t>
+  </si>
+  <si>
+    <t>44.62 %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -589,667 +682,667 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>2002</v>
       </c>
       <c r="B2">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="C2">
-        <v>48.58</v>
+        <v>44.11</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
       <c r="H2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>2003</v>
       </c>
       <c r="B3">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="C3">
-        <v>48.28</v>
+        <v>46.8</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>2004</v>
       </c>
       <c r="B4">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="C4">
-        <v>52.9</v>
+        <v>44.91</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="F4" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>2005</v>
       </c>
       <c r="B5">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="C5">
-        <v>37.42</v>
+        <v>41.92</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H5" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>2006</v>
       </c>
       <c r="B6">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="C6">
-        <v>53.46</v>
+        <v>47.66</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H6" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>2007</v>
       </c>
       <c r="B7">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="C7">
-        <v>42.28</v>
+        <v>43.59</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G7" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>2008</v>
       </c>
       <c r="B8">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="C8">
-        <v>50.11</v>
+        <v>46.02</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G8" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="H8" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>2009</v>
       </c>
       <c r="B9">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="C9">
-        <v>42.38</v>
+        <v>46.11</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="G9" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="H9" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>2010</v>
       </c>
       <c r="B10">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="C10">
-        <v>44.15</v>
+        <v>44.48</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="F10" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="G10" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="H10" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>2011</v>
       </c>
       <c r="B11">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="C11">
-        <v>41.44</v>
+        <v>44.05</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="G11" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="H11" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>2012</v>
       </c>
       <c r="B12">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="C12">
-        <v>44.43</v>
+        <v>45.73</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="G12" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="H12" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>2013</v>
       </c>
       <c r="B13">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="C13">
-        <v>49.96</v>
+        <v>48.75</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F13" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="G13" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="H13" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>2014</v>
       </c>
       <c r="B14">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="C14">
-        <v>44.86</v>
+        <v>49.71</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="G14" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="H14" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>2015</v>
       </c>
       <c r="B15">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="C15">
-        <v>49.49</v>
+        <v>49.27</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="G15" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="H15" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>2016</v>
       </c>
       <c r="B16">
-        <v>23</v>
+        <v>79</v>
       </c>
       <c r="C16">
-        <v>41.54</v>
+        <v>45.58</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="F16" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="G16" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="H16" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>2017</v>
       </c>
       <c r="B17">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="C17">
-        <v>41.66</v>
+        <v>44.68</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="F17" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="G17" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="H17" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>2018</v>
       </c>
       <c r="B18">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="C18">
-        <v>46.86</v>
+        <v>49.23</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F18" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="G18" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="H18" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>2019</v>
       </c>
       <c r="B19">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="C19">
-        <v>44.34</v>
+        <v>49.53</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>75</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="F19" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="G19" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="H19" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>2020</v>
       </c>
       <c r="B20">
-        <v>24</v>
+        <v>71</v>
       </c>
       <c r="C20">
-        <v>45.68</v>
+        <v>49.87</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>79</v>
       </c>
       <c r="G20" t="s">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="H20" t="s">
-        <v>53</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>2021</v>
       </c>
       <c r="B21">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="C21">
-        <v>45.21</v>
+        <v>50.28</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="E21" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="F21" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="G21" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="H21" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>2022</v>
       </c>
       <c r="B22">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="C22">
-        <v>42.23</v>
+        <v>48.22</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="E22" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>83</v>
       </c>
       <c r="G22" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="H22" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>2023</v>
       </c>
       <c r="B23">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="C23">
-        <v>45.75</v>
+        <v>48.73</v>
       </c>
       <c r="D23" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="E23" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="F23" t="s">
-        <v>47</v>
+        <v>86</v>
       </c>
       <c r="G23" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="H23" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>2024</v>
       </c>
       <c r="B24">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="C24">
-        <v>44.96</v>
+        <v>49.72</v>
       </c>
       <c r="D24" t="s">
-        <v>40</v>
+        <v>89</v>
       </c>
       <c r="E24" t="s">
-        <v>40</v>
+        <v>89</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="G24" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="H24" t="s">
-        <v>42</v>
+        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>2025</v>
       </c>
       <c r="B25">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="C25">
-        <v>43.94</v>
+        <v>47.3</v>
       </c>
       <c r="D25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" t="s">
+        <v>21</v>
+      </c>
+      <c r="F25" t="s">
         <v>61</v>
       </c>
-      <c r="E25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>63</v>
+        <v>93</v>
       </c>
       <c r="H25" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">