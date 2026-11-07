--- v1 (2026-09-09)
+++ v2 (2026-11-07)
@@ -12,335 +12,383 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Données" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Année</t>
   </si>
   <si>
     <t>nb total de stations</t>
   </si>
   <si>
     <t>q90 Moyen (mg/l)</t>
   </si>
   <si>
     <t>% stations Q90 &lt;= 2 (mg/l)</t>
   </si>
   <si>
     <t>% stations 2 &lt; Q90 &lt;= 10 (mg/l)</t>
   </si>
   <si>
     <t>% stations 10 &lt; Q90 &lt;= 25 (mg/l)</t>
   </si>
   <si>
     <t>% stations 25 &lt; Q90 &lt;= 50 (mg/l)</t>
   </si>
   <si>
     <t>% stations Q90 &gt; 50 (mg/l)</t>
   </si>
   <si>
-    <t>3.39 %</t>
-[...22 lines deleted...]
-  <si>
     <t>3.85 %</t>
   </si>
   <si>
-    <t>5.77 %</t>
-[...2 lines deleted...]
-    <t>48.08 %</t>
+    <t>2.56 %</t>
+  </si>
+  <si>
+    <t>8.97 %</t>
+  </si>
+  <si>
+    <t>46.15 %</t>
   </si>
   <si>
     <t>38.46 %</t>
   </si>
   <si>
-    <t>1.54 %</t>
-[...35 lines deleted...]
-    <t>40.91 %</t>
+    <t>5.06 %</t>
+  </si>
+  <si>
+    <t>1.27 %</t>
+  </si>
+  <si>
+    <t>3.8 %</t>
+  </si>
+  <si>
+    <t>45.57 %</t>
+  </si>
+  <si>
+    <t>44.3 %</t>
+  </si>
+  <si>
+    <t>2.99 %</t>
+  </si>
+  <si>
+    <t>4.48 %</t>
+  </si>
+  <si>
+    <t>49.25 %</t>
+  </si>
+  <si>
+    <t>40.3 %</t>
+  </si>
+  <si>
+    <t>2.53 %</t>
+  </si>
+  <si>
+    <t>8.86 %</t>
+  </si>
+  <si>
+    <t>54.43 %</t>
+  </si>
+  <si>
+    <t>30.38 %</t>
+  </si>
+  <si>
+    <t>2.82 %</t>
+  </si>
+  <si>
+    <t>5.63 %</t>
+  </si>
+  <si>
+    <t>40.85 %</t>
+  </si>
+  <si>
+    <t>47.89 %</t>
+  </si>
+  <si>
+    <t>2.44 %</t>
+  </si>
+  <si>
+    <t>7.32 %</t>
+  </si>
+  <si>
+    <t>47.56 %</t>
+  </si>
+  <si>
+    <t>40.24 %</t>
+  </si>
+  <si>
+    <t>1.45 %</t>
   </si>
   <si>
     <t>0 %</t>
   </si>
   <si>
-    <t>10.71 %</t>
-[...104 lines deleted...]
-    <t>1.23 %</t>
+    <t>13.04 %</t>
+  </si>
+  <si>
+    <t>42.03 %</t>
+  </si>
+  <si>
+    <t>43.48 %</t>
+  </si>
+  <si>
+    <t>2.47 %</t>
   </si>
   <si>
     <t>3.7 %</t>
   </si>
   <si>
-    <t>8.64 %</t>
-[...68 lines deleted...]
-    <t>44.62 %</t>
+    <t>4.94 %</t>
+  </si>
+  <si>
+    <t>50.62 %</t>
+  </si>
+  <si>
+    <t>38.27 %</t>
+  </si>
+  <si>
+    <t>6.02 %</t>
+  </si>
+  <si>
+    <t>12.05 %</t>
+  </si>
+  <si>
+    <t>36.14 %</t>
+  </si>
+  <si>
+    <t>45.78 %</t>
+  </si>
+  <si>
+    <t>5.13 %</t>
+  </si>
+  <si>
+    <t>47.44 %</t>
+  </si>
+  <si>
+    <t>35.9 %</t>
+  </si>
+  <si>
+    <t>1.12 %</t>
+  </si>
+  <si>
+    <t>4.49 %</t>
+  </si>
+  <si>
+    <t>8.99 %</t>
+  </si>
+  <si>
+    <t>44.94 %</t>
+  </si>
+  <si>
+    <t>40.45 %</t>
+  </si>
+  <si>
+    <t>3.66 %</t>
+  </si>
+  <si>
+    <t>8.54 %</t>
+  </si>
+  <si>
+    <t>39.02 %</t>
+  </si>
+  <si>
+    <t>46.34 %</t>
+  </si>
+  <si>
+    <t>2.08 %</t>
+  </si>
+  <si>
+    <t>4.17 %</t>
+  </si>
+  <si>
+    <t>6.25 %</t>
+  </si>
+  <si>
+    <t>39.58 %</t>
+  </si>
+  <si>
+    <t>47.92 %</t>
+  </si>
+  <si>
+    <t>2.13 %</t>
+  </si>
+  <si>
+    <t>3.19 %</t>
+  </si>
+  <si>
+    <t>7.45 %</t>
+  </si>
+  <si>
+    <t>37.23 %</t>
+  </si>
+  <si>
+    <t>50 %</t>
+  </si>
+  <si>
+    <t>2 %</t>
+  </si>
+  <si>
+    <t>3 %</t>
+  </si>
+  <si>
+    <t>9 %</t>
+  </si>
+  <si>
+    <t>44 %</t>
+  </si>
+  <si>
+    <t>42 %</t>
+  </si>
+  <si>
+    <t>1.03 %</t>
+  </si>
+  <si>
+    <t>3.09 %</t>
+  </si>
+  <si>
+    <t>8.25 %</t>
+  </si>
+  <si>
+    <t>49.48 %</t>
+  </si>
+  <si>
+    <t>38.14 %</t>
+  </si>
+  <si>
+    <t>1.04 %</t>
+  </si>
+  <si>
+    <t>3.13 %</t>
+  </si>
+  <si>
+    <t>38.54 %</t>
+  </si>
+  <si>
+    <t>51.04 %</t>
+  </si>
+  <si>
+    <t>3.23 %</t>
+  </si>
+  <si>
+    <t>2.15 %</t>
+  </si>
+  <si>
+    <t>5.38 %</t>
+  </si>
+  <si>
+    <t>38.71 %</t>
+  </si>
+  <si>
+    <t>50.54 %</t>
+  </si>
+  <si>
+    <t>2.3 %</t>
+  </si>
+  <si>
+    <t>5.75 %</t>
+  </si>
+  <si>
+    <t>42.53 %</t>
+  </si>
+  <si>
+    <t>47.13 %</t>
+  </si>
+  <si>
+    <t>5.21 %</t>
+  </si>
+  <si>
+    <t>41.67 %</t>
+  </si>
+  <si>
+    <t>48.96 %</t>
+  </si>
+  <si>
+    <t>1.08 %</t>
+  </si>
+  <si>
+    <t>48.39 %</t>
+  </si>
+  <si>
+    <t>41.94 %</t>
+  </si>
+  <si>
+    <t>6.38 %</t>
+  </si>
+  <si>
+    <t>40.43 %</t>
+  </si>
+  <si>
+    <t>47.87 %</t>
+  </si>
+  <si>
+    <t>2.22 %</t>
+  </si>
+  <si>
+    <t>3.33 %</t>
+  </si>
+  <si>
+    <t>8.89 %</t>
+  </si>
+  <si>
+    <t>41.11 %</t>
+  </si>
+  <si>
+    <t>44.44 %</t>
+  </si>
+  <si>
+    <t>3.37 %</t>
+  </si>
+  <si>
+    <t>5.62 %</t>
+  </si>
+  <si>
+    <t>48.31 %</t>
+  </si>
+  <si>
+    <t>39.33 %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -682,667 +730,667 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>2002</v>
       </c>
       <c r="B2">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="C2">
-        <v>44.11</v>
+        <v>43.43</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="H2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>2003</v>
       </c>
       <c r="B3">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C3">
-        <v>46.8</v>
+        <v>45.74</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>2004</v>
       </c>
       <c r="B4">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="C4">
-        <v>44.91</v>
+        <v>45.73</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>2005</v>
       </c>
       <c r="B5">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="C5">
-        <v>41.92</v>
+        <v>41.36</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>2006</v>
       </c>
       <c r="B6">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="C6">
-        <v>47.66</v>
+        <v>47.25</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>2007</v>
       </c>
       <c r="B7">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="C7">
-        <v>43.59</v>
+        <v>43.96</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>2008</v>
       </c>
       <c r="B8">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="C8">
-        <v>46.02</v>
+        <v>46.55</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H8" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>2009</v>
       </c>
       <c r="B9">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="C9">
-        <v>46.11</v>
+        <v>45.1</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G9" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="H9" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>2010</v>
       </c>
       <c r="B10">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="C10">
-        <v>44.48</v>
+        <v>44.95</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G10" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>2011</v>
       </c>
       <c r="B11">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="C11">
-        <v>44.05</v>
+        <v>43.51</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>2012</v>
       </c>
       <c r="B12">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="C12">
-        <v>45.73</v>
+        <v>45.32</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F12" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G12" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>2013</v>
       </c>
       <c r="B13">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="C13">
-        <v>48.75</v>
+        <v>48.11</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="F13" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="G13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>2014</v>
       </c>
       <c r="B14">
-        <v>76</v>
+        <v>96</v>
       </c>
       <c r="C14">
-        <v>49.71</v>
+        <v>48.05</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E14" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="F14" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="G14" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="H14" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>2015</v>
       </c>
       <c r="B15">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="C15">
-        <v>49.27</v>
+        <v>48.68</v>
       </c>
       <c r="D15" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="E15" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="F15" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="G15" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="H15" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>2016</v>
       </c>
       <c r="B16">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C16">
-        <v>45.58</v>
+        <v>45.52</v>
       </c>
       <c r="D16" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E16" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F16" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="G16" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>2017</v>
       </c>
       <c r="B17">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="C17">
-        <v>44.68</v>
+        <v>44.99</v>
       </c>
       <c r="D17" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="E17" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="F17" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="G17" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="H17" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>2018</v>
       </c>
       <c r="B18">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="C18">
-        <v>49.23</v>
+        <v>49.51</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="E18" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="F18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G18" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="H18" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>2019</v>
       </c>
       <c r="B19">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="C19">
-        <v>49.53</v>
+        <v>49.36</v>
       </c>
       <c r="D19" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="E19" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="F19" t="s">
-        <v>57</v>
+        <v>86</v>
       </c>
       <c r="G19" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="H19" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>2020</v>
       </c>
       <c r="B20">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="C20">
-        <v>49.87</v>
+        <v>49.17</v>
       </c>
       <c r="D20" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="E20" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="F20" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="G20" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="H20" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>2021</v>
       </c>
       <c r="B21">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="C21">
-        <v>50.28</v>
+        <v>50.31</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="E21" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="F21" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="G21" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="H21" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>2022</v>
       </c>
       <c r="B22">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="C22">
-        <v>48.22</v>
+        <v>47.84</v>
       </c>
       <c r="D22" t="s">
-        <v>55</v>
+        <v>96</v>
       </c>
       <c r="E22" t="s">
-        <v>57</v>
+        <v>84</v>
       </c>
       <c r="F22" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="G22" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="H22" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>2023</v>
       </c>
       <c r="B23">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="C23">
-        <v>48.73</v>
+        <v>47.91</v>
       </c>
       <c r="D23" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="E23" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="F23" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="G23" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="H23" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>2024</v>
       </c>
       <c r="B24">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="C24">
-        <v>49.72</v>
+        <v>48.45</v>
       </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="E24" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="F24" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="G24" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="H24" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>2025</v>
       </c>
       <c r="B25">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="C25">
-        <v>47.3</v>
+        <v>45.1</v>
       </c>
       <c r="D25" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="E25" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="F25" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="G25" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="H25" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">